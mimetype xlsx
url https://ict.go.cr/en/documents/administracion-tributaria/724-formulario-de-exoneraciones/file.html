--- v1 (2025-11-25)
+++ v2 (2026-06-06)
@@ -7,60 +7,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mrojas\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mrojas\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\XPS2B5ZF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0384E201-FA7E-48DB-8739-8CC19E6E97E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14612BD3-866C-45D1-A2E4-C106844CA585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Exonera Electrónica" sheetId="1" r:id="rId1"/>
     <sheet name="DEFINICION CAMPOS" sheetId="5" r:id="rId2"/>
     <sheet name="Hoja1" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -188,59 +188,56 @@
 en dólares.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">El alto de celdas deben ser de "45". Favor no modificarla.
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="107">
   <si>
     <t xml:space="preserve">  Departamento de Administración Tributaria</t>
   </si>
   <si>
     <t xml:space="preserve">  FORMULARIO SOLICITUD DE EXONERACION </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> Impuesto 5% sobre el valor de los pasajes internacionales Ley 1917  del 29 de Julio de 1955 inciso a), </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                          Formulario de Exoneraciones</t>
   </si>
   <si>
     <t>Nombre Entidad que tramita Exoneración:</t>
   </si>
   <si>
     <t>N° Boleta</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>Tipo Registro</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Entidad Exonerada</t>
   </si>
   <si>
     <t>Ley N°</t>
   </si>
@@ -371,53 +368,50 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> la agencia informará a la Línea Aérea que corresponda,  sobre las exoneraciones aprobadas, para que estas justifiquen los boletos respectivos en la declaración jurada quincenal de la aerolínea. Asimismo la agencia de viajes deberá justificar dichos boletos en la declaración informativa semestral.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">FIRMA  -  AGENCIA/COMPAÑÍA: </t>
   </si>
   <si>
     <t>___________________________</t>
   </si>
   <si>
     <t xml:space="preserve">                                INSTITUTO COSTARRICENSE DE TURISMO</t>
   </si>
   <si>
     <t xml:space="preserve">                            FORMULARIO DE EXONERACION (USO EXTERNO)</t>
   </si>
   <si>
-    <t xml:space="preserve">    e inciso b) adicionado según Ley 8694  de 11 diciembre de 2008</t>
-[...1 lines deleted...]
-  <si>
     <t>Campos/definición</t>
   </si>
   <si>
     <t>N° Formulario</t>
   </si>
   <si>
     <t>Número consecutivo control de formulario, que deberá ser indicado por la Agencia de Viajes.</t>
   </si>
   <si>
     <t>Nombre  Entidad que  Tramita Exoneración</t>
   </si>
   <si>
     <t>Nombre de agencia o Entidad que realiza el trámite de exoneración ante el ICT.</t>
   </si>
   <si>
     <t>LÍNEA DE CONTROL</t>
   </si>
   <si>
     <t>1.  Tipo Registro</t>
   </si>
   <si>
     <t>Código interno (USO EXLUSIVO DEL ICT)</t>
   </si>
   <si>
     <t>2.  Cod Agencia</t>
@@ -594,50 +588,53 @@
     <t>26.  Fecha Orden de Compra</t>
   </si>
   <si>
     <t>Fecha cuando fue emitida la orden de compra por parte de la entidad beneficaria.</t>
   </si>
   <si>
     <t>27.  Observaciones</t>
   </si>
   <si>
     <t>Anotaciones adicionales para aclarar algún evento.</t>
   </si>
   <si>
     <t>NOTA:</t>
   </si>
   <si>
     <t>La Agencia debe numerar de forma consecutiva el número de formulario, sin hacer cortes entre fecha de solicitud,  iniciando con 001 y así sucesivamente de manera continua.</t>
   </si>
   <si>
     <t>Las celdas donde se registran los datos deben tener un alto de 45</t>
   </si>
   <si>
     <t xml:space="preserve"> Impuesto 5% sobre el valor de los pasajes internacionales Ley 1917, art 46 inciso a), publicada en La Gaceta N°175 del 09 de agosto de 1955,</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                  e inciso b) adicionado según Ley 8694 , publicada en La Gaceta N°61 del 27 de marzo de 2009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                             e inciso b) adicionado según Ley 8694 , publicada en La Gaceta N°61 del 27 de marzo de 2009</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2091,51 +2088,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="U15" sqref="U15"/>
+      <selection activeCell="A217" sqref="A217:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="80" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="5"/>
@@ -2154,360 +2151,360 @@
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="Q1" s="6"/>
     </row>
     <row r="2" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="102" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="102"/>
       <c r="D2" s="102"/>
       <c r="E2" s="102"/>
       <c r="F2" s="102"/>
       <c r="G2" s="102"/>
       <c r="H2" s="102"/>
       <c r="I2" s="102"/>
       <c r="J2" s="102"/>
       <c r="K2" s="102"/>
       <c r="L2" s="102"/>
       <c r="M2" s="102"/>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="103" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C3" s="103"/>
       <c r="D3" s="103"/>
       <c r="E3" s="103"/>
       <c r="F3" s="103"/>
       <c r="G3" s="103"/>
       <c r="H3" s="103"/>
       <c r="I3" s="103"/>
       <c r="J3" s="103"/>
       <c r="K3" s="103"/>
       <c r="L3" s="103"/>
       <c r="M3" s="103"/>
       <c r="N3" s="44" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O3" s="52"/>
     </row>
     <row r="4" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="106" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C4" s="106"/>
       <c r="D4" s="106"/>
       <c r="E4" s="106"/>
       <c r="F4" s="106"/>
       <c r="G4" s="106"/>
       <c r="H4" s="106"/>
       <c r="I4" s="106"/>
       <c r="J4" s="106"/>
       <c r="K4" s="106"/>
       <c r="L4" s="106"/>
       <c r="M4" s="106"/>
       <c r="N4" s="106"/>
       <c r="O4" s="106"/>
       <c r="P4" s="106"/>
     </row>
     <row r="5" spans="1:18" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="5"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="O5" s="45"/>
     </row>
     <row r="6" spans="1:18" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="22" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="29"/>
       <c r="E6" s="88"/>
       <c r="F6" s="89"/>
       <c r="G6" s="89"/>
       <c r="H6" s="89"/>
       <c r="I6" s="89"/>
       <c r="J6" s="90"/>
       <c r="K6" s="9"/>
       <c r="M6"/>
       <c r="O6" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="99" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="86">
         <v>1</v>
       </c>
       <c r="B7" s="87"/>
       <c r="C7" s="23">
         <v>2</v>
       </c>
       <c r="D7" s="24">
         <v>3</v>
       </c>
       <c r="E7" s="30">
         <v>4</v>
       </c>
       <c r="F7" s="30">
         <v>5</v>
       </c>
       <c r="G7" s="30">
         <v>6</v>
       </c>
       <c r="H7" s="30">
         <v>7</v>
       </c>
       <c r="I7" s="30">
         <v>8</v>
       </c>
       <c r="J7" s="30">
         <v>9</v>
       </c>
       <c r="K7" s="23">
         <v>10</v>
       </c>
       <c r="L7" s="23">
         <v>11</v>
       </c>
       <c r="M7" s="5"/>
       <c r="O7" s="105"/>
       <c r="P7" s="100"/>
       <c r="Q7" s="5"/>
     </row>
     <row r="8" spans="1:18" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="82" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="83"/>
       <c r="C8" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="47" t="s">
+      <c r="E8" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="48" t="s">
+      <c r="F8" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="47" t="s">
+      <c r="G8" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="47" t="s">
+      <c r="H8" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="49" t="s">
+      <c r="I8" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="50" t="s">
+      <c r="J8" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="50" t="s">
+      <c r="K8" s="50" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="L8" s="51" t="str">
         <f>+L12</f>
         <v>Imp_exonerado ¢</v>
       </c>
       <c r="M8"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="5"/>
     </row>
     <row r="9" spans="1:18" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="84">
         <v>18</v>
       </c>
       <c r="B9" s="85"/>
       <c r="C9" s="31"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="33"/>
       <c r="G9" s="35"/>
       <c r="H9" s="46"/>
       <c r="I9" s="36">
         <f>COUNTA(A13:A23)</f>
         <v>0</v>
       </c>
       <c r="J9" s="38">
         <f>SUM(I13:I23)</f>
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <f>SUM(K13:K23)</f>
         <v>0</v>
       </c>
       <c r="L9" s="37">
         <f>SUM(L13:L23)</f>
         <v>0</v>
       </c>
       <c r="M9"/>
       <c r="N9" s="5"/>
       <c r="O9" s="34"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="5"/>
     </row>
     <row r="10" spans="1:18" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="96" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" s="97"/>
       <c r="C10" s="97"/>
       <c r="D10" s="97"/>
       <c r="E10" s="97"/>
       <c r="F10" s="97"/>
       <c r="G10" s="97"/>
       <c r="H10" s="97"/>
       <c r="I10" s="97"/>
       <c r="J10" s="97"/>
       <c r="K10" s="97"/>
       <c r="L10" s="97"/>
       <c r="M10" s="97"/>
       <c r="N10" s="97"/>
       <c r="O10" s="97"/>
       <c r="P10" s="98"/>
     </row>
     <row r="11" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4">
         <v>12</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C11" s="11">
         <v>14</v>
       </c>
       <c r="D11" s="11">
         <v>15</v>
       </c>
       <c r="E11" s="11">
         <v>16</v>
       </c>
       <c r="F11" s="11">
         <v>17</v>
       </c>
       <c r="G11" s="11">
         <v>18</v>
       </c>
       <c r="H11" s="12">
         <v>19</v>
       </c>
       <c r="I11" s="11">
         <v>20</v>
       </c>
       <c r="J11" s="11">
         <v>21</v>
       </c>
       <c r="K11" s="11">
         <v>22</v>
       </c>
       <c r="L11" s="11">
         <v>23</v>
       </c>
       <c r="M11" s="11">
         <v>24</v>
       </c>
       <c r="N11" s="11">
         <v>25</v>
       </c>
       <c r="O11" s="19">
         <v>26</v>
       </c>
       <c r="P11" s="20">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="C12" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="D12" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="28" t="s">
+      <c r="E12" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="E12" s="28" t="s">
+      <c r="F12" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="F12" s="28" t="s">
+      <c r="G12" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="28" t="s">
+      <c r="H12" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="28" t="s">
+      <c r="I12" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="I12" s="28" t="s">
+      <c r="J12" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="28" t="s">
+      <c r="K12" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="K12" s="28" t="s">
+      <c r="L12" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="L12" s="26" t="s">
+      <c r="M12" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="M12" s="26" t="s">
+      <c r="N12" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="N12" s="26" t="s">
+      <c r="O12" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="O12" s="27" t="s">
+      <c r="P12" s="43" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="53"/>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="54"/>
       <c r="E13" s="55"/>
       <c r="F13" s="56"/>
       <c r="G13" s="55"/>
       <c r="H13" s="57"/>
       <c r="I13" s="58">
         <v>0</v>
       </c>
       <c r="J13" s="59">
         <v>0</v>
       </c>
       <c r="K13" s="60">
         <f>I13*J13</f>
         <v>0</v>
       </c>
       <c r="L13" s="61">
         <f>+K13*0.05</f>
         <v>0</v>
       </c>
@@ -2776,118 +2773,118 @@
       <c r="E23" s="56"/>
       <c r="F23" s="56"/>
       <c r="G23" s="56"/>
       <c r="H23" s="57"/>
       <c r="I23" s="58">
         <v>0</v>
       </c>
       <c r="J23" s="59">
         <v>0</v>
       </c>
       <c r="K23" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="66">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M23" s="77"/>
       <c r="N23" s="64"/>
       <c r="O23" s="67"/>
       <c r="P23" s="64"/>
     </row>
     <row r="24" spans="1:16" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="92" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B24" s="93"/>
       <c r="C24" s="93"/>
       <c r="D24" s="93"/>
       <c r="E24" s="93"/>
       <c r="F24" s="93"/>
       <c r="G24" s="93"/>
       <c r="H24" s="93"/>
       <c r="I24" s="93"/>
       <c r="J24" s="93"/>
       <c r="K24" s="93"/>
       <c r="L24" s="93"/>
       <c r="M24" s="93"/>
       <c r="N24" s="93"/>
       <c r="O24" s="93"/>
       <c r="P24" s="93"/>
     </row>
     <row r="25" spans="1:16" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="94" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B25" s="95"/>
       <c r="C25" s="95"/>
       <c r="D25" s="95"/>
       <c r="E25" s="95"/>
       <c r="F25" s="95"/>
       <c r="G25" s="95"/>
       <c r="H25" s="95"/>
       <c r="I25" s="95"/>
       <c r="J25" s="95"/>
       <c r="K25" s="95"/>
       <c r="L25" s="95"/>
       <c r="M25" s="95"/>
       <c r="N25" s="95"/>
       <c r="O25" s="95"/>
       <c r="P25" s="95"/>
     </row>
     <row r="28" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A28" s="91"/>
       <c r="B28" s="91"/>
       <c r="C28" s="91"/>
       <c r="D28" s="40"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="40" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
       <c r="P28" s="41"/>
     </row>
     <row r="29" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="K29" s="8"/>
       <c r="L29" s="6"/>
       <c r="M29" s="79"/>
     </row>
     <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/OCaT3Z18ZlVdg81OAw8C/hl/MroZUeUiPlZa5YgTEISZiDMYhmcIncZBvTxDyZfF35ooWse3VAV3cN0/2xR4Q==" saltValue="uxZNPY1wrtv0ZysqCD9C/g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xvesPfCSw5L7hInMi9XJu6x1X0uEWlzFM5uYq+JefTZPg8Egn/lm1s1VPIHjvL99kGeogl36isbGZqLnLd5FUQ==" saltValue="zZis73E418aqyGHENacsqw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="E6:J6"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A24:P24"/>
     <mergeCell ref="A25:P25"/>
     <mergeCell ref="A10:P10"/>
     <mergeCell ref="P6:P7"/>
   </mergeCells>
   <conditionalFormatting sqref="M13">
     <cfRule type="cellIs" dxfId="4" priority="2" operator="lessThan">
       <formula>$I$13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M14">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>$I$14</formula>
     </cfRule>
@@ -2900,879 +2897,881 @@
   <conditionalFormatting sqref="M16">
     <cfRule type="cellIs" dxfId="1" priority="5" operator="lessThan">
       <formula>$I$16</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M17 M19:M23">
     <cfRule type="cellIs" dxfId="0" priority="3" operator="lessThan">
       <formula>$I$17</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup scale="65" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S48"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="12.140625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="25.42578125" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
     <col min="15" max="15" width="12.140625" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="101" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
     </row>
     <row r="2" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="102" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C2" s="102"/>
       <c r="D2" s="102"/>
       <c r="E2" s="102"/>
       <c r="F2" s="102"/>
       <c r="G2" s="102"/>
       <c r="H2" s="102"/>
       <c r="I2" s="102"/>
       <c r="J2" s="102"/>
       <c r="K2" s="102"/>
       <c r="L2" s="102"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="8"/>
-      <c r="C3" s="8"/>
-[...13 lines deleted...]
-      <c r="P3" s="8"/>
+      <c r="C3" s="103" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="52"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
-      <c r="C4" s="5"/>
-[...15 lines deleted...]
-      <c r="Q4" s="81"/>
+      <c r="C4" s="106" t="s">
+        <v>106</v>
+      </c>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
+      <c r="L4" s="106"/>
+      <c r="M4" s="106"/>
+      <c r="N4" s="106"/>
+      <c r="O4" s="106"/>
+      <c r="P4" s="106"/>
+      <c r="Q4" s="106"/>
       <c r="R4" s="81"/>
       <c r="S4" s="81"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="18"/>
       <c r="N5" s="21"/>
       <c r="O5" s="18"/>
       <c r="P5" s="18"/>
     </row>
     <row r="6" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="107" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B7" s="108"/>
       <c r="C7" s="108"/>
       <c r="D7" s="108"/>
       <c r="E7" s="108"/>
       <c r="F7" s="108"/>
       <c r="G7" s="108"/>
       <c r="H7" s="108"/>
       <c r="I7" s="108"/>
       <c r="J7" s="108"/>
       <c r="K7" s="108"/>
       <c r="L7" s="108"/>
       <c r="M7" s="109"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="73" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="69"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="73" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="69"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="73"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="69"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="74" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B11" s="70"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="69"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="73" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="69"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="73" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="69"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" s="73" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="69"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" s="73" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="69"/>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="73" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="69"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="73" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="69"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="73" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="69"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="73" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="69"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="73" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="69"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="73" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="69"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="69"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="74" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B23" s="70"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="69"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="73" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="69"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="73" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="69"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="73" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="69"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="73" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="69"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="73" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="69"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="69"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="73" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="69"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="73" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="69"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="73" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="69"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="73" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="69"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="73" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="69"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="73" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="69"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="73" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="69"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="73" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="69"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="73" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="69"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="73" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
       <c r="M39" s="69"/>
     </row>
     <row r="40" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="75"/>
       <c r="B40" s="71"/>
       <c r="C40" s="71"/>
       <c r="D40" s="71"/>
       <c r="E40" s="71"/>
       <c r="F40" s="71"/>
       <c r="G40" s="71"/>
       <c r="H40" s="71"/>
       <c r="I40" s="71"/>
       <c r="J40" s="71"/>
       <c r="K40" s="71"/>
       <c r="L40" s="71"/>
       <c r="M40" s="72"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A43" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="P46" s="1"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="P48" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HxiZY4J2KR8PWGYi4bCJnVQxfBVBSkC+sygGs/GW2mnBMNgIckf1lDb7xZ60BepupSmsLAXY780p5BU5nV7k6Q==" saltValue="mym5lNrJGVFFnkp3nwGCCw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="3">
+  <mergeCells count="5">
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="B2:L2"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="C4:Q4"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="39" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>